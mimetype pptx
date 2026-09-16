--- v0 (2026-07-06)
+++ v1 (2026-09-16)
@@ -1,117 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3ce045162f20401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9199789f82bc4e41" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8363f45386ab4336"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2fb7371d2cae42f1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9914e044073d4c6e"/>
-[...3 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rea634098dd0d44d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rba4bfaaec5064b72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra1c7285275d24aa9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R84e3a8b032cf429b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R975d08b7eb6044cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb0e8cac7e94d4729"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8363f45386ab4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9914e044073d4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re0e24dbce69f4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R93adc445a1284758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf5765d6a55e84b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rea634098dd0d44d8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R371345593c124c86" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2fb7371d2cae42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rba4bfaaec5064b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra1c7285275d24aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R84e3a8b032cf429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R975d08b7eb6044cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb0e8cac7e94d4729" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd5cf37d1a91f463a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6b9622a998744551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rb91f403904764a63" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb0cb33e265704e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R702f3db8fe8144f6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6b9622a998744551"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb0cb33e265704e93"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -204,63 +204,63 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf55cd39abfb548fd" /></Relationships>
-[...11 lines deleted...]
-<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8e63ca276b8b4aac" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2a2c988489dd4546" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7b82496647634532" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra3429cca96804add" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R60273b938b734562" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd098eed7b6314534" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -296,51 +296,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="2200000"/>
             <a:ext cx="10820400" cy="1700000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="5400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>RUSPOLITISK FELLESRÅD ØSTLANDET</a:t>
+              <a:t>RUSPOLITISK FELLESRÅD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="undertittel"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="3950000"/>
             <a:ext cx="10820400" cy="900000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -370,51 +370,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="1000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="5A6B7B"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>RUSPOLITISK FELLESRÅD ØSTLANDET</a:t>
+              <a:t>RUSPOLITISK FELLESRÅD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
@@ -501,51 +501,51 @@
             <a:ext cx="10820400" cy="4400000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>RUSPOLITISK FELLESRÅD ØSTLANDET ble etablert [år] og holder til i Oslo.</a:t>
+              <a:t>RUSPOLITISK FELLESRÅD ble etablert [år] og holder til i Oslo.</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>[Kort om historikk, verdier og hva som driver dere.]</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
@@ -574,51 +574,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="1000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="5A6B7B"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>RUSPOLITISK FELLESRÅD ØSTLANDET</a:t>
+              <a:t>RUSPOLITISK FELLESRÅD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
@@ -778,51 +778,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="1000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="5A6B7B"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>RUSPOLITISK FELLESRÅD ØSTLANDET</a:t>
+              <a:t>RUSPOLITISK FELLESRÅD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
@@ -982,51 +982,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="1000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="5A6B7B"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>RUSPOLITISK FELLESRÅD ØSTLANDET</a:t>
+              <a:t>RUSPOLITISK FELLESRÅD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
@@ -1236,37 +1236,37 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="1000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="5A6B7B"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>RUSPOLITISK FELLESRÅD ØSTLANDET</a:t>
+              <a:t>RUSPOLITISK FELLESRÅD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sld>
 </file>